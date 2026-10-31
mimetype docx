--- v0 (2026-08-26)
+++ v1 (2026-10-31)
@@ -701,122 +701,122 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Relationship Manager (Business Unit)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcMar>
               <w:top w:type="dxa" w:w="40"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="40"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sara Al-Kuwari</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">26 Aug 2026 17:44</w:t>
+              <w:t xml:space="preserve">Person 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26 Aug 2026 10:44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcMar>
               <w:top w:type="dxa" w:w="40"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="40"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">submit → CAM Preparation — Application pack complete.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Approval: —</w:t>
+        <w:t xml:space="preserve">Approval: Executive Committee</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3864"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Approval</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1556,51 +1556,51 @@
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Relationship Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="70%"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="40"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="40"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sara Al-Kuwari</w:t>
+              <w:t xml:space="preserve">Person 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="30%"/>
             <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="40"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="40"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -4192,50 +4192,7097 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">[Section not yet drafted]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3864"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">V. Financial Analysis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Snapshot of Financial Performance — Demo PE Holdco L.L.C.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="999999" w:sz="4"/>
+          <w:left w:val="single" w:color="999999" w:sz="4"/>
+          <w:bottom w:val="single" w:color="999999" w:sz="4"/>
+          <w:right w:val="single" w:color="999999" w:sz="4"/>
+          <w:insideH w:val="single" w:color="BFBFBF" w:sz="4"/>
+          <w:insideV w:val="single" w:color="BFBFBF" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="30%"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Company</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="70%"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Demo PE Holdco L.L.C.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="30%"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Type of Accounts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="70%"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">management, audited</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="30%"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Currency / Unit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="70%"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QAR 000s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="999999" w:sz="4"/>
+          <w:left w:val="single" w:color="999999" w:sz="4"/>
+          <w:bottom w:val="single" w:color="999999" w:sz="4"/>
+          <w:right w:val="single" w:color="999999" w:sz="4"/>
+          <w:insideH w:val="single" w:color="BFBFBF" w:sz="4"/>
+          <w:insideV w:val="single" w:color="BFBFBF" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Line item</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3M 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6M 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9M 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FY2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3M 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025–Jun</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6M 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9M 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FY2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revenue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">130,070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">258,890</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">382,432</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">523,492</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">127,753</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">258,215</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">376,115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">502,601</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cost of sales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-82,749</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-162,566</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-235,874</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-326,808</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-82,310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-166,028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-239,517</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-326,281</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gross profit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47,320</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">96,324</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">146,559</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">196,684</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45,443</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">92,187</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">136,598</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">176,320</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Operating expenses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-49,602</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-74,624</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-98,790</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-50,527</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-73,678</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-98,160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Depreciation &amp; amortisation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-3,641</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-7,468</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-11,410</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-15,276</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-3,803</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-7,661</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-11,555</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-15,422</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Net profit / (loss)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22,540</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11,284</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36,030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60,057</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21,616</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41,234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62,073</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">76,012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total assets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,399,201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,416,780</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,375,455</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,382,459</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,384,144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Operating cash flow</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27,877</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55,554</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">84,952</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">109,070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29,986</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55,075</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">68,942</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">95,160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current assets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">258,105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">273,784</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">220,898</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">225,688</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">206,099</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Capital expenditure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-7,666</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-25,876</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-42,056</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-54,870</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-12,154</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-26,243</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-33,594</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-60,011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cash &amp; bank balances</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">108,792</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">116,772</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">66,221</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">65,663</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">64,452</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dividends paid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-62,189</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-62,196</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-62,205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-55,757</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-55,812</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-55,817</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Receivables</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">118,059</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">125,201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">125,485</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">130,521</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">114,623</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inventory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31,254</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31,812</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29,192</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29,504</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27,023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Investments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">73,402</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">69,438</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">73,564</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">76,765</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total liabilities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">390,063</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">389,990</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">380,646</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">365,458</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">353,256</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current liabilities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">163,443</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">156,607</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">152,900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">143,890</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">153,370</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total debt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">185,291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">176,571</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">168,187</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">150,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Short-term debt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33,896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33,680</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32,471</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31,214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28,571</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Long-term debt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">151,394</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">142,892</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">135,716</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">128,573</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">121,429</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Net worth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,009,138</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,026,790</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">994,808</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,017,001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,030,887</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Debt service</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-6,631</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-8,719</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Related-party balances</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-5,802</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revenue Breakdown</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="999999" w:sz="4"/>
+          <w:left w:val="single" w:color="999999" w:sz="4"/>
+          <w:bottom w:val="single" w:color="999999" w:sz="4"/>
+          <w:right w:val="single" w:color="999999" w:sz="4"/>
+          <w:insideH w:val="single" w:color="BFBFBF" w:sz="4"/>
+          <w:insideV w:val="single" w:color="BFBFBF" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Source</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3M 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6M 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FY2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3M 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6M 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FY2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revenue from patient services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">220,150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">439,852</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">215,675</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">418,857</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Operating income</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">130,070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">127,753</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sale of medications</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38,740</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">83,639</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42,539</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">83,745</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="999999" w:sz="4"/>
+          <w:left w:val="single" w:color="999999" w:sz="4"/>
+          <w:bottom w:val="single" w:color="999999" w:sz="4"/>
+          <w:right w:val="single" w:color="999999" w:sz="4"/>
+          <w:insideH w:val="single" w:color="BFBFBF" w:sz="4"/>
+          <w:insideV w:val="single" w:color="BFBFBF" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ratio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Value</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Debt service coverage (DSCR) (FY2025)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interest coverage (EBITDA / interest) (FY2025)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverage (total liabilities / tangible net worth) (FY2025)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.34x</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GOOD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current ratio (FY2025)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.34x</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACCEPTABLE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revenue trend (latest year) (FY2025)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-4.0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACCEPTABLE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Profitability (net margin) (FY2025)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.1%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GOOD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LTV on pledged securities / fund units (term sheet)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GOOD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Security coverage (collateral / exposure) (term sheet)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">200%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GOOD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">[Section not yet drafted]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4579,78 +11626,486 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="D9D9D9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="40"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="40"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Uploaded</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicare Group QPSC_30 June 2025_Final English_signed.pdf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mgmt accounts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">05 Sept 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicare Group FS 31 Dec 2025_E_signed.pdf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audited FS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">05 Sept 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signed Medicare Group FS 31 March 2025 English.pdf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mgmt accounts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">05 Sept 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicare FS 30.09.2025 English.pdf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mgmt accounts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">05 Sept 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Generated by the CAM Portal on 26 Aug 2026 20:37 — stage 2: CAM Preparation.</w:t>
+        <w:t xml:space="preserve">Generated by the CAM Portal on 01 Nov 2026 01:48 — stage 2: CAM Preparation.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1000" w:right="1000" w:bottom="1000" w:left="1000" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>