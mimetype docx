--- v0 (2026-08-26)
+++ v1 (2026-10-31)
@@ -391,55 +391,59 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="70%"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="40"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="40"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewal and enhancement of working-capital facilities to support growth in building-materials trading.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3864"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -701,71 +705,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Relationship Manager (Business Unit)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcMar>
               <w:top w:type="dxa" w:w="40"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="40"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sara Al-Kuwari</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">12 Aug 2026 17:44</w:t>
+              <w:t xml:space="preserve">Person 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 Aug 2026 10:44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcMar>
               <w:top w:type="dxa" w:w="40"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="40"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">submit → CAM Preparation — Pack complete</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -783,71 +787,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Unit analyst (Preparer)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcMar>
               <w:top w:type="dxa" w:w="40"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="40"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sara Al-Kuwari</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">16 Aug 2026 17:44</w:t>
+              <w:t xml:space="preserve">Person 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16 Aug 2026 10:44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcMar>
               <w:top w:type="dxa" w:w="40"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="40"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">submit → Business Sign-off — Draft CAM ready for sign-off</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -865,71 +869,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">BU management (Recommender → Concurrer)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcMar>
               <w:top w:type="dxa" w:w="40"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="40"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Khalid Al-Mansoori</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">19 Aug 2026 17:44</w:t>
+              <w:t xml:space="preserve">Person 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19 Aug 2026 10:44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcMar>
               <w:top w:type="dxa" w:w="40"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="40"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">pass → Credit Admin Control — Recommended for approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -947,71 +951,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate Credit Administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcMar>
               <w:top w:type="dxa" w:w="40"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="40"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatima Hassan</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">23 Aug 2026 17:44</w:t>
+              <w:t xml:space="preserve">Person 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="40"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="40"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23 Aug 2026 10:44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcMar>
               <w:top w:type="dxa" w:w="40"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="40"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">pass → Independent Risk Review — Limits verified; documentation complete</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -1802,51 +1806,51 @@
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Relationship Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="70%"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="40"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="40"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sara Al-Kuwari</w:t>
+              <w:t xml:space="preserve">Person 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="30%"/>
             <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="40"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="40"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3228,187 +3232,187 @@
               <w:top w:type="dxa" w:w="40"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="40"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Prepared by</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sara Al-Kuwari</w:t>
+              <w:t xml:space="preserve">Person 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Relationship Manager</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-signed 26 Aug 2026 17:44</w:t>
+              <w:t xml:space="preserve">e-signed 26 Aug 2026 10:44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcMar>
               <w:top w:type="dxa" w:w="40"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="40"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Recommended by</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Khalid Al-Mansoori</w:t>
+              <w:t xml:space="preserve">Person 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Head of Private Banking</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-signed 26 Aug 2026 17:44</w:t>
+              <w:t xml:space="preserve">e-signed 26 Aug 2026 10:44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcMar>
               <w:top w:type="dxa" w:w="40"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="40"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurred by</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Khalid Al-Mansoori</w:t>
+              <w:t xml:space="preserve">Person 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Head of Corporate Banking</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-signed 26 Aug 2026 17:44</w:t>
+              <w:t xml:space="preserve">e-signed 26 Aug 2026 10:44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
@@ -3443,75 +3447,75 @@
               <w:top w:type="dxa" w:w="40"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="40"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviewed by</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatima Hassan</w:t>
+              <w:t xml:space="preserve">Person 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Senior Credit Administrator</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-signed 26 Aug 2026 18:25</w:t>
+              <w:t xml:space="preserve">e-signed 26 Aug 2026 11:25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcMar>
               <w:top w:type="dxa" w:w="40"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="40"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurred by</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -4284,50 +4288,66 @@
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Security / Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="75%"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="40"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="40"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="120"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[AI-generated draft — pending analyst approval]</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Mortgage over the warehouse and yard located in the Industrial Area, with a reported value of USD 19,200K as at 15 November 2025 (Source: application form).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
@@ -8647,51 +8667,51 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Generated by the CAM Portal on 26 Aug 2026 20:37 — stage 5: Independent Risk Review.</w:t>
+        <w:t xml:space="preserve">Generated by the CAM Portal on 01 Nov 2026 01:49 — stage 5: Independent Risk Review.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1000" w:right="1000" w:bottom="1000" w:left="1000" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>